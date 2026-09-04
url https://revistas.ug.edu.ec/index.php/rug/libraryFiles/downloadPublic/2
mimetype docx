--- v0 (2025-12-14)
+++ v1 (2026-09-04)
@@ -1,2849 +1,3280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0A2DC7FC" w14:textId="195DB1D7" w:rsidR="00734F78" w:rsidRDefault="00734F78" w:rsidP="00734F78">
+    <w:p w14:paraId="0A2DC7FC" w14:textId="1BED3A61" w:rsidR="00734F78" w:rsidRPr="00316200" w:rsidRDefault="00316200" w:rsidP="00734F78">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7964">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Declaración de Originalidad</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>DECLARACIÓN DE ORIGINALIDAD, RESPONSABILIDAD AUTORAL Y USO RESPONSABLE DE INTELIGENCIA ARTIFICIAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F78" w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EB378F" w14:textId="42ED5B07" w:rsidR="009B7C1F" w:rsidRPr="009378B5" w:rsidRDefault="00734F78" w:rsidP="00BF4006">
+    <w:p w14:paraId="02EB378F" w14:textId="7D62188E" w:rsidR="009B7C1F" w:rsidRPr="00316200" w:rsidRDefault="00734F78" w:rsidP="00BF4006">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4006" w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ciudad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4006" w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0038292B" w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[Día] de [Mes] de [Año]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAD1A57" w14:textId="77777777" w:rsidR="00316200" w:rsidRPr="00316200" w:rsidRDefault="00316200" w:rsidP="00316200">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Señores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comité Editorial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Revista Universidad de Guayaquil (REVUG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Universidad de Guayaquil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Guayaquil – Ecuador</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319DDB61" w14:textId="70BD97E2" w:rsidR="00316200" w:rsidRPr="00316200" w:rsidRDefault="00316200" w:rsidP="00316200">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Por medio de la presente, quien(es) suscribe(n), en calidad de autor(es) del manuscrito titulado:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:t>Ciudad</w:t>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>título del artículo en español</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manifiesta(n) su voluntad de someter el artículo para evaluación y posible publicación en la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Revista Universidad de Guayaquil (REVUG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, aceptando las políticas editoriales, normas éticas y lineamientos establecidos en el portal oficial de la revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615A8F84" w14:textId="6F5AC677" w:rsidR="009B7C1F" w:rsidRPr="009378B5" w:rsidRDefault="00A1204D" w:rsidP="001307C7">
+    <w:p w14:paraId="0FF5DCF3" w14:textId="77777777" w:rsidR="00316200" w:rsidRPr="00316200" w:rsidRDefault="00316200" w:rsidP="00316200">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En tal virtud, declara(n) bajo responsabilidad académica, ética y legal que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A02D62" w14:textId="77777777" w:rsidR="00316200" w:rsidRPr="00316200" w:rsidRDefault="00316200" w:rsidP="00316200">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E40E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Revista Universidad de Guayaquil</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>1. Originalidad y exclusividad del manuscrito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414F9D0E" w14:textId="77777777" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.1. El manuscrito constituye una obra original e inédita, elaborada íntegramente por el/los autor(es), y no ha sido publicado total o parcialmente en ningún medio impreso o digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2648F110" w14:textId="77777777" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.2. El artículo no se encuentra simultáneamente sometido a evaluación en otra revista, libro, congreso u otro medio editorial nacional o internacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5754B785" w14:textId="77777777" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.3. El/los autor(es) se compromete(n) a no enviar el manuscrito a otra publicación mientras se encuentre en proceso editorial en REVUG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C8FB6C" w14:textId="681158CF" w:rsidR="0038292B" w:rsidRPr="00316200" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.4. Se garantiza que todas las fuentes, ideas, tablas, imágenes, gráficos, datos o fragmentos textuales utilizados de otros autores han sido debidamente citados y referenciados conforme a las normas académicas exigidas por la revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7443E98D" w14:textId="18A1FC1F" w:rsidR="00316200" w:rsidRPr="00316200" w:rsidRDefault="00316200" w:rsidP="00316200">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>2. Responsabilidad autoral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0809A774" w14:textId="77777777" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.1. Todos los firmantes han participado de manera significativa en la concepción, desarrollo, análisis, redacción y aprobación final del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7569B599" w14:textId="77777777" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.2. Todos los autores han leído y aprobado la versión final enviada a la revista y asumen responsabilidad pública sobre su contenido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7368B214" w14:textId="77777777" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.3. El manuscrito no contiene datos falsificados, manipulados ni fabricados, cumpliendo a cabalidad con los principios de integridad científica y ética editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4C59AF" w14:textId="1284A114" w:rsidR="0038292B" w:rsidRPr="00316200" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.4. En caso de existir financiamiento, patrocinio, apoyo institucional o conflicto de intereses, este ha sido debidamente declarado en el cuerpo del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B70012" w14:textId="77777777" w:rsidR="00316200" w:rsidRPr="00316200" w:rsidRDefault="00316200" w:rsidP="00316200">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Guayaquil-Ecuador</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00316200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.-</w:t>
+        <w:t>3. Uso responsable de Inteligencia Artificial (IA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A05A809" w14:textId="2EAF1E97" w:rsidR="009B7C1F" w:rsidRPr="009378B5" w:rsidRDefault="009B7C1F" w:rsidP="00B06FE2">
+    <w:p w14:paraId="633FB405" w14:textId="77777777" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="0038292B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. El/los autor(es) declara(n) que cualquier uso de herramientas de Inteligencia Artificial (IA) generativa, asistentes automatizados o modelos de lenguaje (ej. ChatGPT, Gemini, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Copilot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Claude) fue realizado exclusivamente como apoyo complementario y bajo estricta supervisión humana.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="13027C2C" w14:textId="20C01187" w:rsidR="009B7C1F" w:rsidRPr="009378B5" w:rsidRDefault="001307C7" w:rsidP="00D55F18">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1DEA19AE" w14:textId="77777777" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...219 lines deleted...]
-        <w:t xml:space="preserve"> que:</w:t>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.2. El uso de IA no sustituyó en ningún momento la autoría intelectual, el análisis crítico, la interpretación científica, la discusión académica ni la responsabilidad del contenido final del artículo. No se ha incluido a ninguna IA como coautor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BEDD71" w14:textId="6F32D56A" w:rsidR="00C468F3" w:rsidRPr="00B06FE2" w:rsidRDefault="00C468F3" w:rsidP="006C2CDD">
-[...7 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+    <w:p w14:paraId="38E7F756" w14:textId="77777777" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-        <w:t>o ha sido remitido simultáneamente a otro medio masivo ni a otra revista.</w:t>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.3. El/los autor(es) verificó, corrigió y validó toda la información generada o asistida mediante IA (incluyendo la veracidad de citas y referencias) antes de incorporarla al manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2058F3A5" w14:textId="38CC972A" w:rsidR="00BF4006" w:rsidRPr="00C468F3" w:rsidRDefault="00B51E2A" w:rsidP="00C468F3">
-[...7 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+    <w:p w14:paraId="360870E4" w14:textId="77777777" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="0038292B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> medio digital o impreso, mientras se encuentre en este proceso de arbitraje ni en lo posterior, en caso de ser aceptado para su publicación.</w:t>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.4. El/los autor(es) reconoce(n) que las herramientas de IA pueden generar errores, sesgos o referencias inexistentes ("alucinaciones"), por lo que asume(n) plena responsabilidad moral y legal sobre toda la información presentada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C65C8BD" w14:textId="0275CAFD" w:rsidR="00C468F3" w:rsidRPr="00B06FE2" w:rsidRDefault="00CA04EA" w:rsidP="004D26F6">
-[...7 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+    <w:p w14:paraId="66C0088A" w14:textId="4403C559" w:rsidR="0038292B" w:rsidRDefault="0038292B" w:rsidP="00316200">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1428 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038292B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.5. En caso de haber utilizado IA generativa durante la preparación del manuscrito, se declara el siguiente detalle:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8590" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="236"/>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="3402"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="557"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A670F8" w:rsidRPr="00A670F8" w14:paraId="4CA0221B" w14:textId="2FD9EE1A" w:rsidTr="00A670F8">
+      <w:tr w:rsidR="007113D3" w14:paraId="4CF53DD7" w14:textId="0FB9211B" w:rsidTr="0038292B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AD8E89F" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007113D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Herramienta de IA utilizada</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15586D2A" w14:textId="08247667" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038292B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(Nombre y versión)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C6092A3" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BAB3697" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipo de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007113D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>asistencia recibida</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FE661C4" w14:textId="6486C8E0" w:rsidR="0038292B" w:rsidRPr="0038292B" w:rsidRDefault="0038292B" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038292B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(Ej. Corrección de estilo, traducción, ideación, análisis de datos)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64415B11" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C37B684" w14:textId="7EFB423B" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007113D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Se declaró en el manuscrito</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C44079" w:rsidRPr="00C44079" w14:paraId="7FAEB81E" w14:textId="77777777" w:rsidTr="007113D3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB33AD1" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="00C44079" w:rsidRDefault="00C44079" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E43BD1" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="00C44079" w:rsidRDefault="00C44079" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D79D3C" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="00C44079" w:rsidRDefault="00C44079" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B7FE9C" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="00C44079" w:rsidRDefault="00C44079" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AF6B28" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="00C44079" w:rsidRDefault="00C44079" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007113D3" w14:paraId="244B90AA" w14:textId="1061B827" w:rsidTr="007113D3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77523ADE" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A947B8" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01311512" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="530201FE" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F135ECB" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="752857CD" w14:textId="1E479476" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27BD4D4F" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10B6BBA3" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FE26D9D" w14:textId="0545EBB1" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007113D3" w:rsidRPr="007113D3" w14:paraId="1BC9C1B4" w14:textId="7C93D169" w:rsidTr="00C44079">
         <w:trPr>
-          <w:trHeight w:val="297"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F98FBF" w14:textId="77777777" w:rsidR="007113D3" w:rsidRPr="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0C3886" w14:textId="77777777" w:rsidR="007113D3" w:rsidRPr="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15E157FB" w14:textId="77777777" w:rsidR="007113D3" w:rsidRPr="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F906DD" w14:textId="77777777" w:rsidR="007113D3" w:rsidRPr="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C88F51E" w14:textId="77777777" w:rsidR="007113D3" w:rsidRPr="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-            <w:tcBorders>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D307FE0" w14:textId="77777777" w:rsidR="007113D3" w:rsidRPr="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A6A30C" w14:textId="77777777" w:rsidR="007113D3" w:rsidRPr="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AB57092" w14:textId="77777777" w:rsidR="00A670F8" w:rsidRPr="00A670F8" w:rsidRDefault="00A670F8" w:rsidP="00A670F8">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="09614EA7" w14:textId="77777777" w:rsidR="007113D3" w:rsidRPr="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD59DE2" w14:textId="77777777" w:rsidR="007113D3" w:rsidRPr="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-              <w:t>Firma (*) Autor(a) 1</w:t>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007113D3" w14:paraId="1A629AC6" w14:textId="77777777" w:rsidTr="00C44079">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67AAD4AC" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FADC897" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68F5173A" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D890C20" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DA2EB5D" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E2C0A0D" w14:textId="62F54711" w:rsidR="007113D3" w:rsidRDefault="00C44079" w:rsidP="007113D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A8A888F" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-            <w:tcBorders>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...3 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FA5CF1D" w14:textId="77777777" w:rsidR="007113D3" w:rsidRDefault="007113D3" w:rsidP="007113D3">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="670733FF" w14:textId="7A339356" w:rsidR="007113D3" w:rsidRDefault="00C44079" w:rsidP="007113D3">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-              <w:t>Firma (*) Autor(a) 2</w:t>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+      </w:tr>
+      <w:tr w:rsidR="00C44079" w:rsidRPr="007113D3" w14:paraId="77B567B2" w14:textId="77777777" w:rsidTr="00C44079">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="226057BF" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="007113D3" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6512F1D5" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="007113D3" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22D4621B" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="007113D3" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48C46499" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="007113D3" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="315423AA" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="007113D3" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03E901AF" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="007113D3" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF250A5" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="007113D3" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="170C9B04" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="007113D3" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59A3B075" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="007113D3" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A670F8" w:rsidRPr="00A670F8" w14:paraId="5033FE20" w14:textId="74CC2987" w:rsidTr="00A670F8">
+      <w:tr w:rsidR="00C44079" w14:paraId="6458D862" w14:textId="77777777" w:rsidTr="00E348B6">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="055806C9" w14:textId="77777777" w:rsidR="00C44079" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D090EE2" w14:textId="77777777" w:rsidR="00C44079" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F8CC0F9" w14:textId="77777777" w:rsidR="00C44079" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55D41E98" w14:textId="77777777" w:rsidR="00C44079" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45A69D16" w14:textId="77777777" w:rsidR="00C44079" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23E5361A" w14:textId="77777777" w:rsidR="00C44079" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B594682" w14:textId="77777777" w:rsidR="00C44079" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...14 lines deleted...]
-              <w:t>[Nombre y apellidos]</w:t>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AF2B282" w14:textId="77777777" w:rsidR="00C44079" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BB6F16D" w14:textId="77777777" w:rsidR="00C44079" w:rsidRDefault="00C44079" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD24B82" w14:textId="77777777" w:rsidR="00A670F8" w:rsidRPr="00A670F8" w:rsidRDefault="00A670F8" w:rsidP="00A670F8">
-[...12 lines deleted...]
-              <w:t>[Número de identidad]</w:t>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A71910" w:rsidRPr="00A71910" w14:paraId="77B491D4" w14:textId="77777777" w:rsidTr="00A71910">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8590" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25EEBC7C" w14:textId="77777777" w:rsidR="00A71910" w:rsidRDefault="00A71910" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C496BAD" w14:textId="0EEFF09F" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="004E5206">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Nota: Si no utilizó ninguna herramienta de IA, deje esta tabla en blanco)</w:t>
             </w:r>
-          </w:p>
-[...97 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76826C46" w14:textId="77777777" w:rsidR="002E54B6" w:rsidRDefault="002E54B6" w:rsidP="001E40E5">
-      <w:pPr>
+    <w:p w14:paraId="396332C1" w14:textId="77777777" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6. El/los autor(es) acepta(n) que la revista someterá el manuscrito a la herramienta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Turnitin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para el análisis de similitud y detección de contenido generado por IA, como parte ineludible de los procesos de control editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8CCD5A" w14:textId="2D9EE6AA" w:rsidR="00316200" w:rsidRPr="00316200" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.7. El/los autor(es) comprende(n) que porcentajes elevados de contenido generado automáticamente (detección de IA superior al 40%), niveles de similitud superiores al 10%, referencias inexistentes, o evidencias de autoría no humana no declaradas, constituirán causal de rechazo editorial automático.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308D7D5B" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="00C44079" w:rsidRDefault="00C44079" w:rsidP="00C44079">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44079">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Ética editorial y buenas prácticas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B9C3FD" w14:textId="77777777" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. El/los autor(es) declara(n) respetar las directrices y principios del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Publication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (COPE), así como las políticas establecidas por REVUG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA0A89B" w14:textId="77777777" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4.2. En investigaciones con seres humanos, animales o información sensible, se garantiza el cumplimiento de los principios éticos, el consentimiento informado y las aprobaciones institucionales correspondientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48024B8A" w14:textId="5171517F" w:rsidR="00316200" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4.3. El/los autor(es) acepta(n) realizar las correcciones, ajustes y modificaciones solicitadas por los revisores pares o por el Comité Editorial dentro de los plazos establecidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0D6018" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="00C44079" w:rsidRDefault="00C44079" w:rsidP="00C44079">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44079">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. Política de acceso abierto y derechos de publicación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216ED955" w14:textId="77777777" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. El/los autor(es) acepta(n) que, en caso de aprobación y publicación del manuscrito, este será difundido bajo la licencia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative Commons </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Attribution-NonCommercial-NoDerivatives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 International (CC BY-NC-ND 4.0)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, la cual permite compartir y distribuir el contenido siempre que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39466DEF" w14:textId="77777777" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Se reconozca adecuadamente la autoría y la fuente original de publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001C53B1" w14:textId="77777777" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No exista uso comercial del material.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E9150A" w14:textId="77777777" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No se realicen modificaciones ni se generen obras derivadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216D23E5" w14:textId="77777777" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.2. El/los autor(es) autoriza(n) a REVUG a realizar los procesos de corrección de estilo, diagramación, edición técnica, traducción, marcación, normalización bibliográfica y adaptación editorial necesarias para su indexación científica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2413E0" w14:textId="7306C076" w:rsidR="00C44079" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.3. El/los autor(es) conserva(n) sus derechos morales sobre la obra y acepta(n) la difusión electrónica del artículo en bases de datos, índices, repositorios, plataformas académicas y sistemas de preservación digital a nivel mundial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEAFDE0" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="00C44079" w:rsidRDefault="00C44079" w:rsidP="00C44079">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44079">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6. Difusión y visibilidad científica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CADECF" w14:textId="56B76AC6" w:rsidR="00C44079" w:rsidRDefault="00A71910" w:rsidP="00316200">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1. El/los autor(es) se compromete(n) a promover y difundir el artículo publicado mediante sus perfiles académicos (ORCID, Google Scholar, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ResearchGate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, LinkedIn), repositorios institucionales y redes científicas, con el propósito de fortalecer la visibilidad y el impacto de la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AAF964" w14:textId="77777777" w:rsidR="00C44079" w:rsidRPr="00C44079" w:rsidRDefault="00C44079" w:rsidP="00C44079">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44079">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7. Declaración final</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C46F97" w14:textId="77777777" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El/los autor(es) declara(n) que toda la información proporcionada en este documento es verídica y asume(n) plena responsabilidad académica, ética y legal sobre el manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A81432E" w14:textId="32A2EADE" w:rsidR="00C44079" w:rsidRPr="00C44079" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En constancia de lo anterior, firman la presente declaración:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="8505" w:type="dxa"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="557"/>
+        <w:gridCol w:w="2119"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="2276"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="1748"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A670F8" w:rsidRPr="00A670F8" w14:paraId="7B3BDE88" w14:textId="77777777" w:rsidTr="00632248">
+      <w:tr w:rsidR="00E348B6" w:rsidRPr="00A71910" w14:paraId="1D5444E3" w14:textId="77777777" w:rsidTr="00A71910">
         <w:trPr>
-          <w:trHeight w:val="297"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="2119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Firma (*) Autor(a) </w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1641A1" w14:textId="5B9C414E" w:rsidR="00E348B6" w:rsidRPr="00A71910" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00A71910" w:rsidRPr="00A71910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:r w:rsidRPr="00A71910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ompleto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40770FFB" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00A71910" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Firma (*) Autor(a) </w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE09321" w14:textId="0E488B88" w:rsidR="00E348B6" w:rsidRPr="00A71910" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afiliación </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00A71910" w:rsidRPr="00A71910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00A71910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nstitucional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38011C7A" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00A71910" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45794A6E" w14:textId="605FB230" w:rsidR="00E348B6" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enlace </w:t>
+            </w:r>
+            <w:r w:rsidR="00E348B6" w:rsidRPr="00A71910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ORCID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5476A437" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00A71910" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="592937F3" w14:textId="23998B02" w:rsidR="00E348B6" w:rsidRPr="00A71910" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A670F8" w:rsidRPr="00A670F8" w14:paraId="043307A5" w14:textId="77777777" w:rsidTr="00632248">
-[...16 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+      <w:tr w:rsidR="00E348B6" w:rsidRPr="00E348B6" w14:paraId="2DDA8B93" w14:textId="77777777" w:rsidTr="00A71910">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...65 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E3899D" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3EE980" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...59 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68231B02" w14:textId="32ACE0F5" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43440934" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D006CD" w14:textId="1DAE501C" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7426B0" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A1AF9A" w14:textId="6686BFAC" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E348B6" w:rsidRPr="00E348B6" w14:paraId="125C6D9E" w14:textId="77777777" w:rsidTr="00E348B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34295E12" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06429530" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="320A9FF2" w14:textId="6190ACD0" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="452FEFAC" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA6E4B9" w14:textId="2421F139" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1FAC6F" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A176EF" w14:textId="34FD1BC9" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E348B6" w:rsidRPr="00E348B6" w14:paraId="46BAF950" w14:textId="77777777" w:rsidTr="00E348B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE6021D" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="210B64E2" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EC09D2" w14:textId="4361FBF3" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C613888" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72419DB8" w14:textId="5B0A7CC3" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACE80A0" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4C9347" w14:textId="732703ED" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E348B6" w:rsidRPr="00E348B6" w14:paraId="2EA4B929" w14:textId="77777777" w:rsidTr="00E348B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFB48D5" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEE7E33" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C25D3E4" w14:textId="4D29F024" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5872CDC5" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="523EBABA" w14:textId="78C27E43" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="103EF421" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8E56CC" w14:textId="1F2958C3" w:rsidR="00E348B6" w:rsidRPr="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="198DD91A" w14:textId="77777777" w:rsidR="00A670F8" w:rsidRDefault="00A670F8" w:rsidP="001E40E5">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="7A7B9BA1" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRDefault="00E348B6" w:rsidP="00E348B6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="192864A5" w14:textId="59B09AC3" w:rsidR="002E54B6" w:rsidRPr="007612C7" w:rsidRDefault="002E54B6" w:rsidP="002E54B6">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="701B5DF6" w14:textId="77777777" w:rsidR="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...66 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002E54B6" w:rsidRPr="007612C7" w:rsidSect="001E40E5">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="576F1D39" w14:textId="60E2992E" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autor de Correspondencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC10958" w14:textId="243DB33F" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nombre:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7490558C" w14:textId="4CD6A0C6" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correo electrónico institucional: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602EE13B" w14:textId="6E123DB8" w:rsidR="00A71910" w:rsidRPr="00A71910" w:rsidRDefault="00A71910" w:rsidP="00A71910">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71910">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teléfono de contacto: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AF5198" w14:textId="77777777" w:rsidR="00E348B6" w:rsidRPr="00316200" w:rsidRDefault="00E348B6" w:rsidP="00A71910">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E348B6" w:rsidRPr="00316200" w:rsidSect="001E40E5">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1276" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32416357" w14:textId="77777777" w:rsidR="00D0528C" w:rsidRDefault="00D0528C" w:rsidP="008A0D69">
+    <w:p w14:paraId="2607AFAF" w14:textId="77777777" w:rsidR="00E62F0F" w:rsidRDefault="00E62F0F" w:rsidP="008A0D69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62F0013B" w14:textId="77777777" w:rsidR="00D0528C" w:rsidRDefault="00D0528C" w:rsidP="008A0D69">
+    <w:p w14:paraId="59629B78" w14:textId="77777777" w:rsidR="00E62F0F" w:rsidRDefault="00E62F0F" w:rsidP="008A0D69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E1F9C77" w14:textId="77777777" w:rsidR="009B07B3" w:rsidRDefault="009B07B3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3A4FD70A" w14:textId="33803CEF" w:rsidR="009B07B3" w:rsidRPr="009B07B3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-1285807334"/>
         <w:docPartObj>
@@ -2987,77 +3418,391 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="7A17CAB5" w14:textId="7538C0C9" w:rsidR="00A01AD5" w:rsidRPr="007133D4" w:rsidRDefault="00A01AD5" w:rsidP="00A01AD5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8364"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B2480DB" w14:textId="77777777" w:rsidR="00D0528C" w:rsidRDefault="00D0528C" w:rsidP="008A0D69">
+    <w:p w14:paraId="20887F70" w14:textId="77777777" w:rsidR="00E62F0F" w:rsidRDefault="00E62F0F" w:rsidP="008A0D69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ED9F7CD" w14:textId="77777777" w:rsidR="00D0528C" w:rsidRDefault="00D0528C" w:rsidP="008A0D69">
+    <w:p w14:paraId="6B1F31E3" w14:textId="77777777" w:rsidR="00E62F0F" w:rsidRDefault="00E62F0F" w:rsidP="008A0D69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53E3E49A" w14:textId="00FFAF26" w:rsidR="00316200" w:rsidRDefault="00316200" w:rsidP="00316200">
+    <w:pPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42C0645C" wp14:editId="7498A1B1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4968240</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-161290</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="718177" cy="571500"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="941160226" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="941160226" name="Imagen 941160226"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="718177" cy="571500"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68C5B86B" wp14:editId="055C5A7A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-370840</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-78105</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1684020" cy="534868"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1200429850" name="Imagen 8"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1200429850" name="Imagen 1200429850"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1684020" cy="534868"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6BB9E253" w14:textId="5EE3DC95" w:rsidR="008A0D69" w:rsidRPr="00316200" w:rsidRDefault="00316200" w:rsidP="00316200">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73D639AB" wp14:editId="7A3FB617">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-307340</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>906145</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6000750" cy="18000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="416222584" name="Imagen 416222584"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="93542"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6000750" cy="18000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0000A991"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1D0C720"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28F73F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6487826"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -3102,51 +3847,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42492BE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="893C4174"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -3191,51 +3936,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43EF75F5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FCE46EF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D1C3AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6C44D20"/>
     <w:lvl w:ilvl="0" w:tplc="300A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="300A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3304,51 +4198,164 @@
     <w:lvl w:ilvl="7" w:tplc="300A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="300A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F3711D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="471E991A"/>
+    <w:lvl w:ilvl="0" w:tplc="300A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="300A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="300A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="300A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="300A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="300A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="300A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="300A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="300A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64671DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EBC7C9C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E3C6E224">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3393,51 +4400,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72E34CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FE805E6"/>
     <w:lvl w:ilvl="0" w:tplc="300A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="300A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="300A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3480,75 +4487,83 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5182" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="300A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="300A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1555847003">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="4095679">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="4095679">
+  <w:num w:numId="3" w16cid:durableId="1757241479">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1249926926">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="861167028">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1161387352">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1757241479">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="7" w16cid:durableId="1918783615">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1249926926">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="861167028">
+  <w:num w:numId="8" w16cid:durableId="1797026115">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A0D69"/>
     <w:rsid w:val="00000E7E"/>
     <w:rsid w:val="00002485"/>
     <w:rsid w:val="0001143C"/>
     <w:rsid w:val="00015090"/>
@@ -3606,204 +4621,211 @@
     <w:rsid w:val="001C6FCE"/>
     <w:rsid w:val="001C75D0"/>
     <w:rsid w:val="001C7DE2"/>
     <w:rsid w:val="001D0E1B"/>
     <w:rsid w:val="001D3EAD"/>
     <w:rsid w:val="001D49B1"/>
     <w:rsid w:val="001D5BE1"/>
     <w:rsid w:val="001E3FD4"/>
     <w:rsid w:val="001E4020"/>
     <w:rsid w:val="001E40E5"/>
     <w:rsid w:val="001F4A8F"/>
     <w:rsid w:val="00201283"/>
     <w:rsid w:val="0020425C"/>
     <w:rsid w:val="00210CBA"/>
     <w:rsid w:val="002114A3"/>
     <w:rsid w:val="00214558"/>
     <w:rsid w:val="00215B5A"/>
     <w:rsid w:val="00223C34"/>
     <w:rsid w:val="00230562"/>
     <w:rsid w:val="0023354D"/>
     <w:rsid w:val="00247D7D"/>
     <w:rsid w:val="0025406E"/>
     <w:rsid w:val="00261CD0"/>
     <w:rsid w:val="00262D53"/>
     <w:rsid w:val="0026418D"/>
+    <w:rsid w:val="00267A1B"/>
     <w:rsid w:val="00274699"/>
     <w:rsid w:val="0028016B"/>
     <w:rsid w:val="00286D6B"/>
     <w:rsid w:val="00294484"/>
     <w:rsid w:val="002951A9"/>
     <w:rsid w:val="002A4B7F"/>
     <w:rsid w:val="002B5441"/>
     <w:rsid w:val="002B7FA6"/>
     <w:rsid w:val="002C0389"/>
     <w:rsid w:val="002C514A"/>
     <w:rsid w:val="002D1CA1"/>
     <w:rsid w:val="002D2B1E"/>
     <w:rsid w:val="002D6DEA"/>
     <w:rsid w:val="002E51C7"/>
     <w:rsid w:val="002E54B6"/>
     <w:rsid w:val="002F3E75"/>
     <w:rsid w:val="002F4656"/>
     <w:rsid w:val="002F7964"/>
     <w:rsid w:val="00300126"/>
     <w:rsid w:val="003019B9"/>
     <w:rsid w:val="003106FC"/>
     <w:rsid w:val="00315743"/>
+    <w:rsid w:val="00316200"/>
     <w:rsid w:val="003239FA"/>
     <w:rsid w:val="0033517F"/>
     <w:rsid w:val="00335750"/>
     <w:rsid w:val="00336835"/>
     <w:rsid w:val="00352212"/>
     <w:rsid w:val="0035284C"/>
     <w:rsid w:val="00353C0C"/>
     <w:rsid w:val="003540B5"/>
     <w:rsid w:val="0035506D"/>
     <w:rsid w:val="0036381F"/>
     <w:rsid w:val="00371BC5"/>
     <w:rsid w:val="003720FC"/>
+    <w:rsid w:val="0038292B"/>
     <w:rsid w:val="00391144"/>
     <w:rsid w:val="003975DE"/>
     <w:rsid w:val="003A03A9"/>
     <w:rsid w:val="003A1991"/>
     <w:rsid w:val="003B23F5"/>
     <w:rsid w:val="003B4A31"/>
+    <w:rsid w:val="003D12DD"/>
     <w:rsid w:val="003D3B0E"/>
     <w:rsid w:val="003D4E71"/>
     <w:rsid w:val="003E276F"/>
     <w:rsid w:val="003E7A81"/>
     <w:rsid w:val="003F2E61"/>
     <w:rsid w:val="003F4ECB"/>
     <w:rsid w:val="003F5894"/>
     <w:rsid w:val="00401210"/>
     <w:rsid w:val="00403A3E"/>
     <w:rsid w:val="00405D19"/>
     <w:rsid w:val="004131FC"/>
     <w:rsid w:val="00416365"/>
     <w:rsid w:val="00422393"/>
-    <w:rsid w:val="00424638"/>
     <w:rsid w:val="0042659C"/>
     <w:rsid w:val="00434DF4"/>
     <w:rsid w:val="0044735D"/>
     <w:rsid w:val="00457AC0"/>
     <w:rsid w:val="00462A2B"/>
     <w:rsid w:val="00470611"/>
     <w:rsid w:val="00491FE7"/>
     <w:rsid w:val="00492D26"/>
     <w:rsid w:val="004A321F"/>
     <w:rsid w:val="004A4743"/>
     <w:rsid w:val="004A49F3"/>
     <w:rsid w:val="004B18EA"/>
     <w:rsid w:val="004B2331"/>
+    <w:rsid w:val="004B4762"/>
     <w:rsid w:val="004C1D39"/>
     <w:rsid w:val="004C308E"/>
     <w:rsid w:val="004D2019"/>
     <w:rsid w:val="004D7868"/>
     <w:rsid w:val="004E28F2"/>
     <w:rsid w:val="004E4F64"/>
     <w:rsid w:val="004E7E37"/>
     <w:rsid w:val="004F15DE"/>
     <w:rsid w:val="00501815"/>
     <w:rsid w:val="005018B6"/>
     <w:rsid w:val="00506009"/>
     <w:rsid w:val="0050762B"/>
     <w:rsid w:val="00510D95"/>
     <w:rsid w:val="005110D0"/>
     <w:rsid w:val="00512AF6"/>
     <w:rsid w:val="0051650A"/>
     <w:rsid w:val="005270D4"/>
     <w:rsid w:val="00527681"/>
     <w:rsid w:val="005313AE"/>
     <w:rsid w:val="00536A1E"/>
     <w:rsid w:val="00536C56"/>
+    <w:rsid w:val="005431F1"/>
     <w:rsid w:val="00554288"/>
     <w:rsid w:val="00554DEA"/>
     <w:rsid w:val="005561B0"/>
     <w:rsid w:val="00562492"/>
     <w:rsid w:val="0057523B"/>
     <w:rsid w:val="00575FC2"/>
     <w:rsid w:val="00583326"/>
     <w:rsid w:val="00583EAC"/>
     <w:rsid w:val="005861CB"/>
     <w:rsid w:val="005909AD"/>
     <w:rsid w:val="00595FA9"/>
     <w:rsid w:val="005A5C39"/>
     <w:rsid w:val="005B2D0A"/>
     <w:rsid w:val="005B5453"/>
     <w:rsid w:val="005B6510"/>
     <w:rsid w:val="005C32BA"/>
     <w:rsid w:val="005C524D"/>
     <w:rsid w:val="005E61F8"/>
     <w:rsid w:val="005E7959"/>
     <w:rsid w:val="005F4643"/>
     <w:rsid w:val="00600492"/>
     <w:rsid w:val="0060106B"/>
     <w:rsid w:val="00601A1B"/>
     <w:rsid w:val="00602AC3"/>
     <w:rsid w:val="00603DFC"/>
     <w:rsid w:val="0060667A"/>
     <w:rsid w:val="00607374"/>
     <w:rsid w:val="00607C6A"/>
     <w:rsid w:val="00610864"/>
     <w:rsid w:val="00610895"/>
     <w:rsid w:val="0061132E"/>
     <w:rsid w:val="006117BA"/>
     <w:rsid w:val="00616F1C"/>
     <w:rsid w:val="00625601"/>
     <w:rsid w:val="0063182F"/>
     <w:rsid w:val="00636643"/>
     <w:rsid w:val="00646B51"/>
     <w:rsid w:val="00647755"/>
     <w:rsid w:val="006716C9"/>
     <w:rsid w:val="00673256"/>
     <w:rsid w:val="0067356C"/>
+    <w:rsid w:val="00674FB2"/>
     <w:rsid w:val="00675D88"/>
     <w:rsid w:val="006804DD"/>
     <w:rsid w:val="00692368"/>
     <w:rsid w:val="00695274"/>
     <w:rsid w:val="00696167"/>
     <w:rsid w:val="006972C6"/>
     <w:rsid w:val="006A3C23"/>
     <w:rsid w:val="006B460D"/>
     <w:rsid w:val="006B6643"/>
     <w:rsid w:val="006C37F6"/>
     <w:rsid w:val="006C478F"/>
     <w:rsid w:val="006D06EC"/>
     <w:rsid w:val="006D09C7"/>
     <w:rsid w:val="006D1759"/>
     <w:rsid w:val="006D6CDE"/>
     <w:rsid w:val="006D70C9"/>
     <w:rsid w:val="006E064D"/>
     <w:rsid w:val="006E4E79"/>
     <w:rsid w:val="006F5ECA"/>
     <w:rsid w:val="007010A5"/>
     <w:rsid w:val="007030CD"/>
     <w:rsid w:val="00706899"/>
     <w:rsid w:val="00706AFA"/>
     <w:rsid w:val="00707D29"/>
     <w:rsid w:val="007106EB"/>
+    <w:rsid w:val="007113D3"/>
     <w:rsid w:val="00721216"/>
     <w:rsid w:val="0072516E"/>
     <w:rsid w:val="00725634"/>
     <w:rsid w:val="00727C69"/>
     <w:rsid w:val="00730933"/>
     <w:rsid w:val="00734F78"/>
     <w:rsid w:val="00740E15"/>
     <w:rsid w:val="007410D4"/>
     <w:rsid w:val="00752041"/>
     <w:rsid w:val="0075507A"/>
     <w:rsid w:val="00755EFA"/>
     <w:rsid w:val="00756EBB"/>
     <w:rsid w:val="007612C7"/>
     <w:rsid w:val="00770D1E"/>
     <w:rsid w:val="0077187B"/>
     <w:rsid w:val="00776783"/>
     <w:rsid w:val="00777ACD"/>
     <w:rsid w:val="00782B90"/>
     <w:rsid w:val="00784989"/>
     <w:rsid w:val="0078630F"/>
     <w:rsid w:val="00786816"/>
     <w:rsid w:val="00792BAF"/>
     <w:rsid w:val="007A0486"/>
     <w:rsid w:val="007B0BE7"/>
     <w:rsid w:val="007B0F63"/>
@@ -3832,288 +4854,293 @@
     <w:rsid w:val="008A0D69"/>
     <w:rsid w:val="008A1C6B"/>
     <w:rsid w:val="008C2B91"/>
     <w:rsid w:val="008D12D7"/>
     <w:rsid w:val="008D3D2F"/>
     <w:rsid w:val="008D40A6"/>
     <w:rsid w:val="008D40F8"/>
     <w:rsid w:val="008D4B1D"/>
     <w:rsid w:val="008E092E"/>
     <w:rsid w:val="008E1613"/>
     <w:rsid w:val="008E7AF6"/>
     <w:rsid w:val="008F37A0"/>
     <w:rsid w:val="0090124E"/>
     <w:rsid w:val="00903237"/>
     <w:rsid w:val="00906639"/>
     <w:rsid w:val="009076C2"/>
     <w:rsid w:val="0091025C"/>
     <w:rsid w:val="00912953"/>
     <w:rsid w:val="009132D1"/>
     <w:rsid w:val="00916763"/>
     <w:rsid w:val="00922585"/>
     <w:rsid w:val="00926112"/>
     <w:rsid w:val="00930A64"/>
     <w:rsid w:val="00934073"/>
     <w:rsid w:val="009378B5"/>
-    <w:rsid w:val="00941A36"/>
     <w:rsid w:val="00941C59"/>
+    <w:rsid w:val="009473E0"/>
     <w:rsid w:val="0094741C"/>
     <w:rsid w:val="00955021"/>
     <w:rsid w:val="00956A18"/>
     <w:rsid w:val="00961E20"/>
     <w:rsid w:val="00963A7D"/>
     <w:rsid w:val="00965EC8"/>
     <w:rsid w:val="009677D8"/>
     <w:rsid w:val="0098305A"/>
     <w:rsid w:val="0098372F"/>
     <w:rsid w:val="009847FE"/>
     <w:rsid w:val="00985483"/>
     <w:rsid w:val="009855FC"/>
     <w:rsid w:val="00986CDE"/>
     <w:rsid w:val="00993C60"/>
     <w:rsid w:val="00995860"/>
     <w:rsid w:val="009B07B3"/>
     <w:rsid w:val="009B2557"/>
     <w:rsid w:val="009B7C1F"/>
     <w:rsid w:val="009C1A84"/>
     <w:rsid w:val="009C331E"/>
     <w:rsid w:val="009C3D9C"/>
     <w:rsid w:val="009C57DC"/>
     <w:rsid w:val="009C6E14"/>
     <w:rsid w:val="009D03E1"/>
     <w:rsid w:val="009D0EA4"/>
     <w:rsid w:val="009D20F7"/>
     <w:rsid w:val="009D5B3D"/>
     <w:rsid w:val="009D5DCD"/>
     <w:rsid w:val="009E030C"/>
     <w:rsid w:val="009E0FC1"/>
-    <w:rsid w:val="009E6B02"/>
     <w:rsid w:val="009E6D35"/>
     <w:rsid w:val="009F0DC2"/>
     <w:rsid w:val="009F182D"/>
     <w:rsid w:val="009F3317"/>
     <w:rsid w:val="009F6E60"/>
     <w:rsid w:val="00A01AD5"/>
     <w:rsid w:val="00A02348"/>
     <w:rsid w:val="00A11B6F"/>
     <w:rsid w:val="00A1204D"/>
     <w:rsid w:val="00A12085"/>
     <w:rsid w:val="00A2134B"/>
     <w:rsid w:val="00A22DB1"/>
     <w:rsid w:val="00A25688"/>
     <w:rsid w:val="00A26BBD"/>
     <w:rsid w:val="00A51FD8"/>
     <w:rsid w:val="00A54856"/>
     <w:rsid w:val="00A564B4"/>
     <w:rsid w:val="00A579D7"/>
     <w:rsid w:val="00A65A41"/>
     <w:rsid w:val="00A670F8"/>
     <w:rsid w:val="00A70860"/>
+    <w:rsid w:val="00A71910"/>
     <w:rsid w:val="00A77068"/>
     <w:rsid w:val="00A820BE"/>
     <w:rsid w:val="00A94538"/>
     <w:rsid w:val="00A94E61"/>
     <w:rsid w:val="00AA23F9"/>
     <w:rsid w:val="00AA5835"/>
     <w:rsid w:val="00AA5879"/>
     <w:rsid w:val="00AB1D19"/>
     <w:rsid w:val="00AB43D6"/>
+    <w:rsid w:val="00AC4ACC"/>
     <w:rsid w:val="00AD3BB3"/>
+    <w:rsid w:val="00AD5AD9"/>
     <w:rsid w:val="00AD720B"/>
     <w:rsid w:val="00AE546C"/>
     <w:rsid w:val="00AE58A9"/>
     <w:rsid w:val="00AF0654"/>
     <w:rsid w:val="00AF36B1"/>
     <w:rsid w:val="00AF5E2E"/>
     <w:rsid w:val="00AF6AC9"/>
     <w:rsid w:val="00B05E30"/>
     <w:rsid w:val="00B06FE2"/>
     <w:rsid w:val="00B1106D"/>
     <w:rsid w:val="00B119FB"/>
     <w:rsid w:val="00B12A28"/>
     <w:rsid w:val="00B210B8"/>
     <w:rsid w:val="00B21E85"/>
     <w:rsid w:val="00B35B58"/>
     <w:rsid w:val="00B3630B"/>
-    <w:rsid w:val="00B37119"/>
     <w:rsid w:val="00B37C40"/>
     <w:rsid w:val="00B44892"/>
     <w:rsid w:val="00B46DD1"/>
     <w:rsid w:val="00B4702B"/>
     <w:rsid w:val="00B47B51"/>
     <w:rsid w:val="00B51E2A"/>
     <w:rsid w:val="00B6535D"/>
     <w:rsid w:val="00B71E84"/>
     <w:rsid w:val="00B72EA9"/>
     <w:rsid w:val="00B74126"/>
     <w:rsid w:val="00B7599A"/>
     <w:rsid w:val="00B75F7F"/>
     <w:rsid w:val="00B76AAC"/>
     <w:rsid w:val="00B85C15"/>
     <w:rsid w:val="00B90E21"/>
     <w:rsid w:val="00B940DE"/>
     <w:rsid w:val="00BA0CD4"/>
     <w:rsid w:val="00BB0C1A"/>
     <w:rsid w:val="00BB6DD2"/>
     <w:rsid w:val="00BC1B77"/>
     <w:rsid w:val="00BC40A5"/>
     <w:rsid w:val="00BD1F6B"/>
     <w:rsid w:val="00BD413E"/>
     <w:rsid w:val="00BD4B46"/>
     <w:rsid w:val="00BD6EEF"/>
     <w:rsid w:val="00BE06CE"/>
     <w:rsid w:val="00BE600B"/>
     <w:rsid w:val="00BF1C39"/>
     <w:rsid w:val="00BF4006"/>
     <w:rsid w:val="00BF58F9"/>
     <w:rsid w:val="00BF7E31"/>
     <w:rsid w:val="00C03F7F"/>
     <w:rsid w:val="00C10953"/>
     <w:rsid w:val="00C223AE"/>
     <w:rsid w:val="00C319EE"/>
     <w:rsid w:val="00C31FCC"/>
+    <w:rsid w:val="00C44079"/>
     <w:rsid w:val="00C468F3"/>
     <w:rsid w:val="00C53432"/>
     <w:rsid w:val="00C542F1"/>
     <w:rsid w:val="00C5782B"/>
     <w:rsid w:val="00C63CCD"/>
     <w:rsid w:val="00C64160"/>
     <w:rsid w:val="00C64628"/>
     <w:rsid w:val="00C709C3"/>
     <w:rsid w:val="00C70A96"/>
     <w:rsid w:val="00C76144"/>
+    <w:rsid w:val="00C81354"/>
     <w:rsid w:val="00C81FD4"/>
     <w:rsid w:val="00C822FA"/>
     <w:rsid w:val="00C858C7"/>
     <w:rsid w:val="00C8618D"/>
     <w:rsid w:val="00C866DC"/>
     <w:rsid w:val="00C91E41"/>
     <w:rsid w:val="00C949C6"/>
     <w:rsid w:val="00CA04EA"/>
     <w:rsid w:val="00CA6E32"/>
     <w:rsid w:val="00CB57E5"/>
     <w:rsid w:val="00CB7C27"/>
     <w:rsid w:val="00CC1820"/>
     <w:rsid w:val="00CC3167"/>
     <w:rsid w:val="00CC3304"/>
     <w:rsid w:val="00CC6D9E"/>
     <w:rsid w:val="00CC7786"/>
     <w:rsid w:val="00CD1480"/>
     <w:rsid w:val="00CD1787"/>
     <w:rsid w:val="00CE01BC"/>
     <w:rsid w:val="00CE2F95"/>
     <w:rsid w:val="00CF1F97"/>
     <w:rsid w:val="00D0245F"/>
-    <w:rsid w:val="00D0528C"/>
     <w:rsid w:val="00D1395B"/>
     <w:rsid w:val="00D15D9E"/>
     <w:rsid w:val="00D21485"/>
     <w:rsid w:val="00D32517"/>
     <w:rsid w:val="00D36565"/>
     <w:rsid w:val="00D40DB7"/>
     <w:rsid w:val="00D43B0C"/>
     <w:rsid w:val="00D4763F"/>
     <w:rsid w:val="00D535B5"/>
     <w:rsid w:val="00D55F18"/>
     <w:rsid w:val="00D56ED2"/>
     <w:rsid w:val="00D639D1"/>
     <w:rsid w:val="00D805BE"/>
     <w:rsid w:val="00D8106A"/>
     <w:rsid w:val="00D81502"/>
     <w:rsid w:val="00D92D76"/>
     <w:rsid w:val="00D94EC8"/>
     <w:rsid w:val="00DA0130"/>
     <w:rsid w:val="00DA1894"/>
     <w:rsid w:val="00DA67D9"/>
     <w:rsid w:val="00DA6B83"/>
     <w:rsid w:val="00DB1E21"/>
     <w:rsid w:val="00DB2C25"/>
     <w:rsid w:val="00DB5196"/>
     <w:rsid w:val="00DC4496"/>
     <w:rsid w:val="00DC4DB5"/>
     <w:rsid w:val="00DC6D82"/>
     <w:rsid w:val="00DD4561"/>
     <w:rsid w:val="00DE15F8"/>
     <w:rsid w:val="00DE2869"/>
     <w:rsid w:val="00DE7E13"/>
     <w:rsid w:val="00DF191A"/>
     <w:rsid w:val="00E03ACB"/>
     <w:rsid w:val="00E06213"/>
     <w:rsid w:val="00E11932"/>
     <w:rsid w:val="00E13625"/>
     <w:rsid w:val="00E1664B"/>
     <w:rsid w:val="00E231C6"/>
+    <w:rsid w:val="00E348B6"/>
     <w:rsid w:val="00E35D30"/>
     <w:rsid w:val="00E36FD9"/>
     <w:rsid w:val="00E37A83"/>
     <w:rsid w:val="00E41CD0"/>
     <w:rsid w:val="00E6275C"/>
+    <w:rsid w:val="00E62F0F"/>
     <w:rsid w:val="00E64A65"/>
     <w:rsid w:val="00E65012"/>
     <w:rsid w:val="00E72FF5"/>
     <w:rsid w:val="00E77F75"/>
     <w:rsid w:val="00E80B47"/>
     <w:rsid w:val="00E83DDA"/>
     <w:rsid w:val="00E84215"/>
     <w:rsid w:val="00E84BCD"/>
     <w:rsid w:val="00E857D7"/>
     <w:rsid w:val="00E95EA5"/>
     <w:rsid w:val="00EA04E7"/>
     <w:rsid w:val="00EB4A19"/>
     <w:rsid w:val="00EB7BE5"/>
     <w:rsid w:val="00EC3E16"/>
     <w:rsid w:val="00EC6747"/>
     <w:rsid w:val="00EC719A"/>
     <w:rsid w:val="00EF1735"/>
     <w:rsid w:val="00EF2B69"/>
     <w:rsid w:val="00EF38F7"/>
     <w:rsid w:val="00EF68D3"/>
     <w:rsid w:val="00EF73C3"/>
     <w:rsid w:val="00F07450"/>
     <w:rsid w:val="00F11615"/>
     <w:rsid w:val="00F12795"/>
     <w:rsid w:val="00F13470"/>
     <w:rsid w:val="00F23412"/>
     <w:rsid w:val="00F23943"/>
     <w:rsid w:val="00F239A6"/>
     <w:rsid w:val="00F37A68"/>
     <w:rsid w:val="00F40FAA"/>
     <w:rsid w:val="00F415EC"/>
     <w:rsid w:val="00F41C32"/>
     <w:rsid w:val="00F56F2F"/>
     <w:rsid w:val="00F608C1"/>
     <w:rsid w:val="00F677CB"/>
     <w:rsid w:val="00F70936"/>
     <w:rsid w:val="00F71A81"/>
     <w:rsid w:val="00F8151A"/>
     <w:rsid w:val="00F82F43"/>
     <w:rsid w:val="00F83E0A"/>
     <w:rsid w:val="00F84B6B"/>
     <w:rsid w:val="00F84D58"/>
     <w:rsid w:val="00F85500"/>
     <w:rsid w:val="00F90BDE"/>
     <w:rsid w:val="00F91CB2"/>
+    <w:rsid w:val="00F92066"/>
     <w:rsid w:val="00F933E3"/>
     <w:rsid w:val="00F94E11"/>
     <w:rsid w:val="00F96023"/>
     <w:rsid w:val="00F97365"/>
     <w:rsid w:val="00FA308D"/>
     <w:rsid w:val="00FA314A"/>
     <w:rsid w:val="00FA42C8"/>
     <w:rsid w:val="00FA46B1"/>
     <w:rsid w:val="00FB7AB7"/>
     <w:rsid w:val="00FB7F71"/>
     <w:rsid w:val="00FC2299"/>
     <w:rsid w:val="00FC45D4"/>
     <w:rsid w:val="00FD001C"/>
     <w:rsid w:val="00FD13C6"/>
     <w:rsid w:val="00FD4E17"/>
     <w:rsid w:val="00FE5E6B"/>
     <w:rsid w:val="00FF2EC1"/>
     <w:rsid w:val="03C68799"/>
     <w:rsid w:val="0551AB53"/>
     <w:rsid w:val="11BE5DF7"/>
     <w:rsid w:val="173D04B1"/>
     <w:rsid w:val="17F9D46D"/>
     <w:rsid w:val="300EFF87"/>
     <w:rsid w:val="30BD0FA6"/>
     <w:rsid w:val="35B8935C"/>
@@ -4138,51 +5165,51 @@
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63A76F4D"/>
   <w15:docId w15:val="{0F96476C-2D9E-4F7B-B1B9-04DF31DDEEA7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-EC" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4540,51 +5567,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E13625"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -4681,74 +5707,78 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE5E6B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver2">
     <w:name w:val="Mención sin resolver2"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004131FC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1194920332">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4986,73 +6016,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AEACC81-8C24-4E4C-AAD2-6C86CF21DE3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3697</Characters>
+  <Pages>3</Pages>
+  <Words>989</Words>
+  <Characters>5444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4361</CharactersWithSpaces>
+  <CharactersWithSpaces>6421</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mario Reyes Rodriguez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>